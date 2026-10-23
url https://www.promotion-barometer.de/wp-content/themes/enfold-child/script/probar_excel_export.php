--- v0 (2026-08-14)
+++ v1 (2026-10-23)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$DU$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$DV$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>Warengruppe</t>
   </si>
   <si>
     <t>Subwarengruppe</t>
   </si>
   <si>
     <t>Unternehmen</t>
   </si>
   <si>
     <t>Marke</t>
   </si>
   <si>
     <t>Zeitraum</t>
   </si>
   <si>
     <t>Anlass</t>
   </si>
   <si>
     <t>1A Getränkemarkt</t>
   </si>
   <si>
     <t>akzenta</t>
   </si>
   <si>
@@ -206,50 +206,53 @@
     <t>K&amp;U Bäckerei</t>
   </si>
   <si>
     <t>Kaiser's Tengelmann</t>
   </si>
   <si>
     <t>Kamps</t>
   </si>
   <si>
     <t>Karstadt</t>
   </si>
   <si>
     <t>Kaufhof</t>
   </si>
   <si>
     <t>Kaufland</t>
   </si>
   <si>
     <t>Kaufpark</t>
   </si>
   <si>
     <t>Knüller</t>
   </si>
   <si>
     <t>Lidl</t>
+  </si>
+  <si>
+    <t>Logo Getränke</t>
   </si>
   <si>
     <t>Markant</t>
   </si>
   <si>
     <t>Marktkauf</t>
   </si>
   <si>
     <t>Maruhn - Welt der Getränke</t>
   </si>
   <si>
     <t>Max Bahr</t>
   </si>
   <si>
     <t>MC Donalds</t>
   </si>
   <si>
     <t>Media Markt</t>
   </si>
   <si>
     <t>Metro</t>
   </si>
   <si>
     <t>Metzgerei</t>
   </si>
@@ -753,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DU4"/>
+  <dimension ref="A1:DV4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.998291" bestFit="true" customWidth="true" style="0"/>
@@ -825,105 +828,105 @@
     <col min="40" max="40" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="3.427734" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="5.855713" bestFit="true" customWidth="true" style="0"/>
-    <col min="65" max="65" width="9.283447" bestFit="true" customWidth="true" style="0"/>
-[...31 lines deleted...]
-    <col min="97" max="97" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="65" max="65" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="66" max="66" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="67" max="67" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="68" max="68" width="31.706543" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="70" max="70" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="71" max="71" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="72" max="72" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="73" max="73" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="74" max="74" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="75" max="75" width="8.140869" bestFit="true" customWidth="true" style="0"/>
+    <col min="76" max="76" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="77" max="77" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="78" max="78" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="79" max="79" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="80" max="80" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="81" max="81" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="82" max="82" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="83" max="83" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="84" max="84" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="85" max="85" width="4.570313" bestFit="true" customWidth="true" style="0"/>
+    <col min="86" max="86" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="87" max="87" width="4.570313" bestFit="true" customWidth="true" style="0"/>
+    <col min="88" max="88" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="89" max="89" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="90" max="90" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="91" max="91" width="8.140869" bestFit="true" customWidth="true" style="0"/>
+    <col min="92" max="92" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="93" max="93" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="94" max="94" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="95" max="95" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="96" max="96" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="97" max="97" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="98" max="98" width="5.855713" bestFit="true" customWidth="true" style="0"/>
-    <col min="99" max="99" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-[...5 lines deleted...]
-    <col min="105" max="105" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="99" max="99" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="100" max="100" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="101" max="101" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="102" max="102" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="103" max="103" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="104" max="104" width="8.140869" bestFit="true" customWidth="true" style="0"/>
+    <col min="105" max="105" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="107" max="107" width="16.424561" bestFit="true" customWidth="true" style="0"/>
-[...8 lines deleted...]
-    <col min="116" max="116" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="107" max="107" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="108" max="108" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="109" max="109" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="110" max="110" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="111" max="111" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="112" max="112" width="4.570313" bestFit="true" customWidth="true" style="0"/>
+    <col min="113" max="113" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="114" max="114" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="115" max="115" width="8.140869" bestFit="true" customWidth="true" style="0"/>
+    <col min="116" max="116" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:125">
+    <row r="1" spans="1:126">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
@@ -1255,52 +1258,55 @@
       </c>
       <c r="DN1" s="0" t="s">
         <v>117</v>
       </c>
       <c r="DO1" s="0" t="s">
         <v>118</v>
       </c>
       <c r="DP1" s="0" t="s">
         <v>119</v>
       </c>
       <c r="DQ1" s="0" t="s">
         <v>120</v>
       </c>
       <c r="DR1" s="0" t="s">
         <v>121</v>
       </c>
       <c r="DS1" s="0" t="s">
         <v>122</v>
       </c>
       <c r="DT1" s="0" t="s">
         <v>123</v>
       </c>
       <c r="DU1" s="0" t="s">
         <v>124</v>
       </c>
+      <c r="DV1" s="0" t="s">
+        <v>125</v>
+      </c>
     </row>
-    <row r="3" spans="1:125">
+    <row r="3" spans="1:126">
       <c r="G3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="N3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="O3" s="2" t="s">
@@ -1614,54 +1620,57 @@
       </c>
       <c r="DN3" s="0" t="s">
         <v>117</v>
       </c>
       <c r="DO3" s="0" t="s">
         <v>118</v>
       </c>
       <c r="DP3" s="0" t="s">
         <v>119</v>
       </c>
       <c r="DQ3" s="0" t="s">
         <v>120</v>
       </c>
       <c r="DR3" s="0" t="s">
         <v>121</v>
       </c>
       <c r="DS3" s="0" t="s">
         <v>122</v>
       </c>
       <c r="DT3" s="0" t="s">
         <v>123</v>
       </c>
       <c r="DU3" s="0" t="s">
         <v>124</v>
       </c>
+      <c r="DV3" s="0" t="s">
+        <v>125</v>
+      </c>
     </row>
-    <row r="4" spans="1:125">
+    <row r="4" spans="1:126">
       <c r="F4" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G4" s="0">
         <f>SUM(G2:G1)</f>
         <v>0</v>
       </c>
       <c r="H4" s="0">
         <f>SUM(H2:H1)</f>
         <v>0</v>
       </c>
       <c r="I4" s="0">
         <f>SUM(I2:I1)</f>
         <v>0</v>
       </c>
       <c r="J4" s="0">
         <f>SUM(J2:J1)</f>
         <v>0</v>
       </c>
       <c r="K4" s="0">
         <f>SUM(K2:K1)</f>
         <v>0</v>
       </c>
       <c r="L4" s="0">
         <f>SUM(L2:L1)</f>
         <v>0</v>
       </c>
@@ -2062,51 +2071,51 @@
         <v>0</v>
       </c>
       <c r="DH4" s="0">
         <f>SUM(DH2:DH1)</f>
         <v>0</v>
       </c>
       <c r="DI4" s="0">
         <f>SUM(DI2:DI1)</f>
         <v>0</v>
       </c>
       <c r="DJ4" s="0">
         <f>SUM(DJ2:DJ1)</f>
         <v>0</v>
       </c>
       <c r="DK4" s="0">
         <f>SUM(DK2:DK1)</f>
         <v>0</v>
       </c>
       <c r="DL4" s="0">
         <f>SUM(DL2:DL1)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:DU1"/>
+  <autoFilter ref="A1:DV1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>